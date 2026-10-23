--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -1830,113 +1830,113 @@
       <c r="E36" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
         <v>11681000</v>
       </c>
       <c r="H36" s="3" t="n">
         <v>0.95</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>DE000A3H2531</t>
+          <t>XS1415535696</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>LAND BADEN-WUERTTEMB 2028-07-0</t>
+          <t>COCA-COLA EUROPACIFIC</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>BONOS/OBLIGA.|LAND BADEN-WUERTTEMB|2,125|2028-07-0</t>
+          <t>BONOS|COCA-COLA EUROPACIFI|1,750|2028-05-26</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G37" s="2" t="n">
-        <v>11257000</v>
+        <v>11244000</v>
       </c>
       <c r="H37" s="3" t="n">
         <v>0.91</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>XS1415535696</t>
+          <t>DE000A3H2531</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>COCA-COLA EUROPACIFIC</t>
+          <t>LAND BADEN-WUERTTEMB 2028-07-0</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>BONOS|COCA-COLA EUROPACIFI|1,750|2028-05-26</t>
+          <t>BONOS/OBLIGA.|LAND BADEN-WUERTTEMB|2,125|2028-07-0</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>11244000</v>
+        <v>11257000</v>
       </c>
       <c r="H38" s="3" t="n">
         <v>0.91</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>XS3303588829</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>KUNTARAHOITUS OYJ</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>EMISIONES|KUNTARAHOITUS OYJ|2,750|2033-06-14</t>
         </is>
@@ -2742,113 +2742,113 @@
       <c r="E60" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G60" s="2" t="n">
         <v>7053000</v>
       </c>
       <c r="H60" s="3" t="n">
         <v>0.57</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>XS3176708694</t>
+          <t>EU000A4ERVC2</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>TORONTO-DOMINION BAN</t>
+          <t>EUROPEAN UNION</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CÉDULAS|TORONTO-DOMINION BAN|2,442|2028-09-08</t>
+          <t>EMISIONES|EUROPEAN UNION|3,250|2036-12-12</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G61" s="2" t="n">
-        <v>6935000</v>
+        <v>6918000</v>
       </c>
       <c r="H61" s="3" t="n">
         <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>EU000A4ERVC2</t>
+          <t>XS3176708694</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>EUROPEAN UNION</t>
+          <t>TORONTO-DOMINION BAN</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>EMISIONES|EUROPEAN UNION|3,250|2036-12-12</t>
+          <t>CÉDULAS|TORONTO-DOMINION BAN|2,442|2028-09-08</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G62" s="2" t="n">
-        <v>6918000</v>
+        <v>6935000</v>
       </c>
       <c r="H62" s="3" t="n">
         <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>XS2540993685</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>BNG BANK NV</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>RENTA|BNG BANK NV|2,750|2027-10-04</t>
         </is>
@@ -3008,151 +3008,151 @@
       <c r="E67" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G67" s="2" t="n">
         <v>5092000</v>
       </c>
       <c r="H67" s="3" t="n">
         <v>0.41</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>XS2595029344</t>
+          <t>XS2758930569</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>ROYAL BANK OF CANADA</t>
+          <t>NATIONAL AUSTRALIA B</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>CÉDULAS|ROYAL BANK OF CANADA|3,625|2028-03-07</t>
+          <t>CÉDULAS|NATIONAL AUSTRALIA B|3,146|2031-02-05</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G68" s="2" t="n">
-        <v>5104000</v>
+        <v>5013000</v>
       </c>
       <c r="H68" s="3" t="n">
         <v>0.41</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>DE000CZ43Z23</t>
+          <t>XS2595029344</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>COMMERZBANK AG</t>
+          <t>ROYAL BANK OF CANADA</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>CÉDULAS|COMMERZBANK AG|3,125|2033-06-13</t>
+          <t>CÉDULAS|ROYAL BANK OF CANADA|3,625|2028-03-07</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G69" s="2" t="n">
-        <v>5040000</v>
+        <v>5104000</v>
       </c>
       <c r="H69" s="3" t="n">
         <v>0.41</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>XS2758930569</t>
+          <t>DE000CZ43Z23</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>NATIONAL AUSTRALIA B</t>
+          <t>COMMERZBANK AG</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>CÉDULAS|NATIONAL AUSTRALIA B|3,146|2031-02-05</t>
+          <t>CÉDULAS|COMMERZBANK AG|3,125|2033-06-13</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G70" s="2" t="n">
-        <v>5013000</v>
+        <v>5040000</v>
       </c>
       <c r="H70" s="3" t="n">
         <v>0.41</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>ES04139000A7</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>BANCO SANTANDER SA</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>CÉDULAS|BANCO SANTANDER SA|2,375|2029-07-14</t>
         </is>
@@ -4680,113 +4680,113 @@
       <c r="E111" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G111" s="2" t="n">
         <v>11268000</v>
       </c>
       <c r="H111" s="3" t="n">
         <v>0.96</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>2025-12-31</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>XS2624683301</t>
+          <t>XS1602547264</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>CARLSBERG BREWERIES</t>
+          <t>BANK OF AMERICA CORP</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>BONOS|CARLSBERG BREWERIES|3,500|2026-11-26</t>
+          <t>BONOS|BANK OF AMERICA CORP|1,776|2027-05-04</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G112" s="2" t="n">
-        <v>10978000</v>
+        <v>10951000</v>
       </c>
       <c r="H112" s="3" t="n">
         <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>2025-12-31</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>XS1602547264</t>
+          <t>XS2624683301</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>BANK OF AMERICA CORP</t>
+          <t>CARLSBERG BREWERIES</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>BONOS|BANK OF AMERICA CORP|1,776|2027-05-04</t>
+          <t>BONOS|CARLSBERG BREWERIES|3,500|2026-11-26</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G113" s="2" t="n">
-        <v>10951000</v>
+        <v>10978000</v>
       </c>
       <c r="H113" s="3" t="n">
         <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>2025-12-31</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>XS1960678255</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>MEDTRONIC GLOBAL HLDINGS</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>BONOS|MEDTRONIC GLOBAL HOL|1,125|2027-03-07</t>
         </is>
@@ -4984,113 +4984,113 @@
       <c r="E119" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G119" s="2" t="n">
         <v>10174000</v>
       </c>
       <c r="H119" s="3" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>2025-12-31</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>FR001400U1B5</t>
+          <t>XS2931916972</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>SOCIETE GENERALE SA</t>
+          <t>NATWEST MARKETS PLC</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>RENTA|SOCIETE GENERALE SA|3,000|2027-02-12</t>
+          <t>RENTA|NATWEST MARKETS PLC|2,750|2027-11-04</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G120" s="2" t="n">
-        <v>10050000</v>
+        <v>10021000</v>
       </c>
       <c r="H120" s="3" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>2025-12-31</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>XS2931916972</t>
+          <t>FR001400U1B5</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>NATWEST MARKETS PLC</t>
+          <t>SOCIETE GENERALE SA</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>RENTA|NATWEST MARKETS PLC|2,750|2027-11-04</t>
+          <t>RENTA|SOCIETE GENERALE SA|3,000|2027-02-12</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G121" s="2" t="n">
-        <v>10021000</v>
+        <v>10050000</v>
       </c>
       <c r="H121" s="3" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>2025-12-31</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>XS2485152362</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>SWEDBANK AB</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>RENTA|SWEDBANK AB|2,100|2027-05-25</t>
         </is>
@@ -6618,113 +6618,113 @@
       <c r="E162" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G162" s="2" t="n">
         <v>28401000</v>
       </c>
       <c r="H162" s="3" t="n">
         <v>2.47</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>ES0413211A75</t>
+          <t>ES0000012O59</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>BANCO BILBAO VIZCAYA</t>
+          <t>KINGDOM OF SPAIN</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>CÉDULAS|BANCO BILBAO VIZCAYA|3,125|2027-07-17</t>
+          <t>DEUDA|KINGDOM OF SPAIN|2,400|2028-05-31</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G163" s="2" t="n">
-        <v>25849000</v>
+        <v>25924000</v>
       </c>
       <c r="H163" s="3" t="n">
         <v>2.25</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>ES0000012O59</t>
+          <t>ES0413211A75</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>KINGDOM OF SPAIN</t>
+          <t>BANCO BILBAO VIZCAYA</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>DEUDA|KINGDOM OF SPAIN|2,400|2028-05-31</t>
+          <t>CÉDULAS|BANCO BILBAO VIZCAYA|3,125|2027-07-17</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G164" s="2" t="n">
-        <v>25924000</v>
+        <v>25849000</v>
       </c>
       <c r="H164" s="3" t="n">
         <v>2.25</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>FI4000587415</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>REPUBLIC OF FINLAND</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>DEUDA|REPUBLIC OF FINLAND|3,000|2035-09-15</t>
         </is>
@@ -6998,113 +6998,113 @@
       <c r="E172" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G172" s="2" t="n">
         <v>13904000</v>
       </c>
       <c r="H172" s="3" t="n">
         <v>1.21</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>XS1978200472</t>
+          <t>ES00001010Q5</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>WESTPAC BANKING CORP</t>
+          <t>AUTONOMOUS COMMUNITY 2035-04-3</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>CÉDULAS|WESTPAC BANKING CORP|0,375|2026-04-02</t>
+          <t>BONOS/OBLIGA.|AUTONOMOUS COMMUNITY|3,137|2035-04-3</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G173" s="2" t="n">
-        <v>13453000</v>
+        <v>13418000</v>
       </c>
       <c r="H173" s="3" t="n">
         <v>1.17</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>ES00001010Q5</t>
+          <t>XS1978200472</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>AUTONOMOUS COMMUNITY 2035-04-3</t>
+          <t>WESTPAC BANKING CORP</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>BONOS/OBLIGA.|AUTONOMOUS COMMUNITY|3,137|2035-04-3</t>
+          <t>CÉDULAS|WESTPAC BANKING CORP|0,375|2026-04-02</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G174" s="2" t="n">
-        <v>13418000</v>
+        <v>13453000</v>
       </c>
       <c r="H174" s="3" t="n">
         <v>1.17</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>IT0005631590</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>REPUBLIC OF ITALY</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>DEUDA|REPUBLIC OF ITALY|3,650|2035-08-01</t>
         </is>
@@ -7416,227 +7416,227 @@
       <c r="E183" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G183" s="2" t="n">
         <v>10089000</v>
       </c>
       <c r="H183" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>XS2931916972</t>
+          <t>NL0015001R87</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>NATWEST MARKETS PLC</t>
+          <t>NATIONALE-NEDERLANDE</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>RENTA|NATWEST MARKETS PLC|2,750|2027-11-04</t>
+          <t>CÉDULAS|NATIONALE-NEDERLANDE|3,625|2026-10-16</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G184" s="2" t="n">
-        <v>10043000</v>
+        <v>9960000</v>
       </c>
       <c r="H184" s="3" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>XS2167003685</t>
+          <t>XS2931916972</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>CITIGROUP INC</t>
+          <t>NATWEST MARKETS PLC</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>BONOS|CITIGROUP INC|1,250|2026-07-06</t>
+          <t>RENTA|NATWEST MARKETS PLC|2,750|2027-11-04</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G185" s="2" t="n">
-        <v>9950000</v>
+        <v>10043000</v>
       </c>
       <c r="H185" s="3" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>NL0015001R87</t>
+          <t>XS2167003685</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>NATIONALE-NEDERLANDE</t>
+          <t>CITIGROUP INC</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>CÉDULAS|NATIONALE-NEDERLANDE|3,625|2026-10-16</t>
+          <t>BONOS|CITIGROUP INC|1,250|2026-07-06</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G186" s="2" t="n">
-        <v>9960000</v>
+        <v>9950000</v>
       </c>
       <c r="H186" s="3" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>XS3081791504</t>
+          <t>XS2485152362</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>NEDERLANDSE WATERSCH</t>
+          <t>SWEDBANK AB</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>PAPEL|NEDERLANDSE WATERSCH|1,979|2025-11-24</t>
+          <t>RENTA|SWEDBANK AB|2,100|2027-05-25</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G187" s="2" t="n">
-        <v>9904000</v>
+        <v>9942000</v>
       </c>
       <c r="H187" s="3" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>XS2485152362</t>
+          <t>XS3081791504</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>SWEDBANK AB</t>
+          <t>NEDERLANDSE WATERSCH</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>RENTA|SWEDBANK AB|2,100|2027-05-25</t>
+          <t>PAPEL|NEDERLANDSE WATERSCH|1,979|2025-11-24</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G188" s="2" t="n">
-        <v>9942000</v>
+        <v>9904000</v>
       </c>
       <c r="H188" s="3" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>XS2176783319</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>ENI SPA</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>RENTA|ENI SPA|1,250|2026-05-18</t>
         </is>
@@ -8100,189 +8100,189 @@
       <c r="E201" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G201" s="2" t="n">
         <v>5534000</v>
       </c>
       <c r="H201" s="3" t="n">
         <v>0.48</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>XS2595029344</t>
+          <t>ES0000012O67</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>ROYAL BANK OF CANADA</t>
+          <t>KINGDOM OF SPAIN</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>CÉDULAS|ROYAL BANK OF CANADA|3,625|2028-03-07</t>
+          <t>DEUDA|KINGDOM OF SPAIN|3,150|2035-04-30</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G202" s="2" t="n">
-        <v>5185000</v>
+        <v>5162000</v>
       </c>
       <c r="H202" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>ES0000012O67</t>
+          <t>XS2595029344</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>KINGDOM OF SPAIN</t>
+          <t>ROYAL BANK OF CANADA</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>DEUDA|KINGDOM OF SPAIN|3,150|2035-04-30</t>
+          <t>CÉDULAS|ROYAL BANK OF CANADA|3,625|2028-03-07</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G203" s="2" t="n">
-        <v>5162000</v>
+        <v>5185000</v>
       </c>
       <c r="H203" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>XS1400169931</t>
+          <t>XS2388490802</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>WELLS FARGO &amp; COMPANY</t>
+          <t>HSBC HOLDINGS PLC</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>RENTA|WELLS FARGO &amp; CO|1,375|2026-10-26</t>
+          <t>BONOS|HSBC HOLDINGS PLC|3,772|2026-09-24</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G204" s="2" t="n">
-        <v>5111000</v>
+        <v>5019000</v>
       </c>
       <c r="H204" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>XS2388490802</t>
+          <t>XS2743029253</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>HSBC HOLDINGS PLC</t>
+          <t>BANCO SANTANDER SA</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>BONOS|HSBC HOLDINGS PLC|3,772|2026-09-24</t>
+          <t>BONOS|BANCO SANTANDER SA|3,500|2028-01-09</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G205" s="2" t="n">
-        <v>5019000</v>
+        <v>5080000</v>
       </c>
       <c r="H205" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>XS2758930569</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>NATIONAL AUSTRALIA B</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>CÉDULAS|NATIONAL AUSTRALIA B|3,146|2031-02-05</t>
         </is>
@@ -8290,151 +8290,151 @@
       <c r="E206" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G206" s="2" t="n">
         <v>5080000</v>
       </c>
       <c r="H206" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>XS2743029253</t>
+          <t>XS1400169931</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>BANCO SANTANDER SA</t>
+          <t>WELLS FARGO &amp; COMPANY</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>BONOS|BANCO SANTANDER SA|3,500|2028-01-09</t>
+          <t>RENTA|WELLS FARGO &amp; CO|1,375|2026-10-26</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G207" s="2" t="n">
-        <v>5080000</v>
+        <v>5111000</v>
       </c>
       <c r="H207" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>XS2081018629</t>
+          <t>XS2324772453</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>INTESA SANPAOLO SPA</t>
+          <t>FERROVIE DELLO STATO</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>RENTA|INTESA SANPAOLO SPA|1,000|2026-11-19</t>
+          <t>RENTA|FERROVIE DELLO STATO|0,375|2028-03-25</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G208" s="2" t="n">
-        <v>4829000</v>
+        <v>4836000</v>
       </c>
       <c r="H208" s="3" t="n">
         <v>0.42</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>XS2324772453</t>
+          <t>XS2081018629</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>FERROVIE DELLO STATO</t>
+          <t>INTESA SANPAOLO SPA</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>RENTA|FERROVIE DELLO STATO|0,375|2028-03-25</t>
+          <t>RENTA|INTESA SANPAOLO SPA|1,000|2026-11-19</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G209" s="2" t="n">
-        <v>4836000</v>
+        <v>4829000</v>
       </c>
       <c r="H209" s="3" t="n">
         <v>0.42</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>2025-06-30</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>XS2538366878</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>BANCO SANTANDER SA</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>BONOS|BANCO SANTANDER SA|3,625|2026-09-27</t>
         </is>
@@ -10038,151 +10038,151 @@
       <c r="E252" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G252" s="2" t="n">
         <v>8638000</v>
       </c>
       <c r="H252" s="3" t="n">
         <v>0.82</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>XS2102931594</t>
+          <t>BE0002707884</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>CAIXABANK SA</t>
+          <t>KBC BANK NV</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>RENTA|CAIXABANK SA|0,375|2025-02-03</t>
+          <t>CÉDULAS|KBC BANK NV|3,215|2025-12-03</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G253" s="2" t="n">
-        <v>8518000</v>
+        <v>8559000</v>
       </c>
       <c r="H253" s="3" t="n">
         <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>XS2407197545</t>
+          <t>XS2102931594</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>AUCKLAND COUNCIL</t>
+          <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>BONOS/OBLIGA.|AUCKLAND COUNCIL|0,250|2031-11-17</t>
+          <t>RENTA|CAIXABANK SA|0,375|2025-02-03</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G254" s="2" t="n">
-        <v>8504000</v>
+        <v>8518000</v>
       </c>
       <c r="H254" s="3" t="n">
         <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>BE0002707884</t>
+          <t>XS2407197545</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>KBC BANK NV</t>
+          <t>AUCKLAND COUNCIL</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>CÉDULAS|KBC BANK NV|3,215|2025-12-03</t>
+          <t>BONOS/OBLIGA.|AUCKLAND COUNCIL|0,250|2031-11-17</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G255" s="2" t="n">
-        <v>8559000</v>
+        <v>8504000</v>
       </c>
       <c r="H255" s="3" t="n">
         <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>XS2028803984</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>TORONTO-DOMINION BANK</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
         </is>
@@ -10304,113 +10304,113 @@
       <c r="E259" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G259" s="2" t="n">
         <v>5167000</v>
       </c>
       <c r="H259" s="3" t="n">
         <v>0.49</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>XS2388490802</t>
+          <t>XS2758930569</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>HSBC HOLDINGS PLC</t>
+          <t>NATIONAL AUSTRALIA B</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>BONOS|HSBC HOLDINGS PLC|3,772|2026-09-24</t>
+          <t>CÉDULAS|NATIONAL AUSTRALIA B|3,146|2031-02-05</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G260" s="2" t="n">
-        <v>5026000</v>
+        <v>5075000</v>
       </c>
       <c r="H260" s="3" t="n">
         <v>0.48</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>XS2758930569</t>
+          <t>XS2388490802</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>NATIONAL AUSTRALIA B</t>
+          <t>HSBC HOLDINGS PLC</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>CÉDULAS|NATIONAL AUSTRALIA B|3,146|2031-02-05</t>
+          <t>BONOS|HSBC HOLDINGS PLC|3,772|2026-09-24</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G261" s="2" t="n">
-        <v>5075000</v>
+        <v>5026000</v>
       </c>
       <c r="H261" s="3" t="n">
         <v>0.48</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>2024-12-31</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>CH0520042489</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>UBS GROUP AG</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>BONOS|UBS GROUP AG|0,250|2026-01-29</t>
         </is>
@@ -13648,189 +13648,189 @@
       <c r="E347" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G347" s="2" t="n">
         <v>6361000</v>
       </c>
       <c r="H347" s="3" t="n">
         <v>0.64</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>2023-12-31</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>DE000BU0E048</t>
+          <t>DE000BU0E014</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>FEDERAL REPUBLIC OF</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|3,720|2024-04-17</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|3,776|2024-01-17</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G348" s="2" t="n">
-        <v>5937000</v>
+        <v>5935000</v>
       </c>
       <c r="H348" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>2023-12-31</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>DE000BU0E014</t>
+          <t>DE000BU0E048</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>FEDERAL REPUBLIC OF</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|3,776|2024-01-17</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|3,720|2024-04-17</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G349" s="2" t="n">
-        <v>5935000</v>
+        <v>5937000</v>
       </c>
       <c r="H349" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>2023-12-31</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>XS1946004451</t>
+          <t>XS2531929094</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>TELEFONICA EMISIONES SAU</t>
+          <t>DANSKE MORTGAGE BANK PLC</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>BONOS|TELEFONICA EMISIONES|1,069|2024-02-05</t>
+          <t>CÉDULAS|DANSKE MORTGAGE BANK|2,125|2025-09-16</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G350" s="2" t="n">
-        <v>5493000</v>
+        <v>5454000</v>
       </c>
       <c r="H350" s="3" t="n">
         <v>0.55</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>2023-12-31</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>XS2531929094</t>
+          <t>XS1946004451</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>DANSKE MORTGAGE BANK PLC</t>
+          <t>TELEFONICA EMISIONES SAU</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>CÉDULAS|DANSKE MORTGAGE BANK|2,125|2025-09-16</t>
+          <t>BONOS|TELEFONICA EMISIONES|1,069|2024-02-05</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G351" s="2" t="n">
-        <v>5454000</v>
+        <v>5493000</v>
       </c>
       <c r="H351" s="3" t="n">
         <v>0.55</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>2023-12-31</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>FR0013311503</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>SOCIETE GENERALE</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>RENTA|SOCIETE GENERALE SA|1,125|2025-01-23</t>
         </is>
@@ -15168,113 +15168,113 @@
       <c r="E387" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G387" s="2" t="n">
         <v>7444000</v>
       </c>
       <c r="H387" s="3" t="n">
         <v>0.82</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>2023-06-30</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>XS2436160779</t>
+          <t>XS2152062209</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>BANCO SANTANDER SA</t>
+          <t>VOLKSWAGEN FIN SERV AG</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>BONOS|BANCO SANTANDER SA|0,100|2025-01-26</t>
+          <t>RENTA|VOLKSWAGEN FINANCIAL|3,000|2025-04-06</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G388" s="2" t="n">
-        <v>6906000</v>
+        <v>6915000</v>
       </c>
       <c r="H388" s="3" t="n">
         <v>0.76</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>2023-06-30</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>XS2152062209</t>
+          <t>XS2436160779</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>VOLKSWAGEN FIN SERV AG</t>
+          <t>BANCO SANTANDER SA</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>RENTA|VOLKSWAGEN FINANCIAL|3,000|2025-04-06</t>
+          <t>BONOS|BANCO SANTANDER SA|0,100|2025-01-26</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G389" s="2" t="n">
-        <v>6915000</v>
+        <v>6906000</v>
       </c>
       <c r="H389" s="3" t="n">
         <v>0.76</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>2023-06-30</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>XS2480958904</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>VOLVO TREASURY AB</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>BONOS|VOLVO TREASURY AB|1,625|2025-09-18</t>
         </is>
@@ -16878,113 +16878,113 @@
       <c r="E432" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G432" s="2" t="n">
         <v>7053000</v>
       </c>
       <c r="H432" s="3" t="n">
         <v>0.8</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>XS2480958904</t>
+          <t>XS2152062209</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>VOLVO TREASURY AB</t>
+          <t>VOLKSWAGEN FIN SERV AG</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>BONOS|VOLVO TREASURY AB|1,625|2025-09-18</t>
+          <t>RENTA|VOLKSWAGEN FINANCIAL|3,000|2025-04-06</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G433" s="2" t="n">
-        <v>6804000</v>
+        <v>6868000</v>
       </c>
       <c r="H433" s="3" t="n">
         <v>0.77</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>XS2152062209</t>
+          <t>XS2480958904</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>VOLKSWAGEN FIN SERV AG</t>
+          <t>VOLVO TREASURY AB</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>RENTA|VOLKSWAGEN FINANCIAL|3,000|2025-04-06</t>
+          <t>BONOS|VOLVO TREASURY AB|1,625|2025-09-18</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G434" s="2" t="n">
-        <v>6868000</v>
+        <v>6804000</v>
       </c>
       <c r="H434" s="3" t="n">
         <v>0.77</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>ES0513495UP8</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>SANTANDER CONSUMER F</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>PAGARÉS|SANTANDER CONSUMER F|-0,370|2023-03-21</t>
         </is>
@@ -17106,113 +17106,113 @@
       <c r="E438" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G438" s="2" t="n">
         <v>6262000</v>
       </c>
       <c r="H438" s="3" t="n">
         <v>0.71</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>XS1517174626</t>
+          <t>EU000A3KWCF4</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>LLOYDS BANKING GROUP PLC</t>
+          <t>EUROPEAN UNION</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>RENTA|LLOYDS BANKING GROUP|1,000|2023-11-09</t>
+          <t>EMISIONES|EUROPEAN UNION|-0,280|2028-10-04</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G439" s="2" t="n">
-        <v>6224000</v>
+        <v>6216000</v>
       </c>
       <c r="H439" s="3" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>EU000A3KWCF4</t>
+          <t>XS1517174626</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>EUROPEAN UNION</t>
+          <t>LLOYDS BANKING GROUP PLC</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>EMISIONES|EUROPEAN UNION|-0,280|2028-10-04</t>
+          <t>RENTA|LLOYDS BANKING GROUP|1,000|2023-11-09</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G440" s="2" t="n">
-        <v>6216000</v>
+        <v>6224000</v>
       </c>
       <c r="H440" s="3" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>XS2028803984</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>TORONTO-DOMINION BANK</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
         </is>
@@ -17296,113 +17296,113 @@
       <c r="E443" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G443" s="2" t="n">
         <v>5611000</v>
       </c>
       <c r="H443" s="3" t="n">
         <v>0.63</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>XS2531929094</t>
+          <t>XS1946004451</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>DANSKE MORTGAGE BANK PLC</t>
+          <t>TELEFONICA EMISIONES SAU</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>CÉDULAS|DANSKE MORTGAGE BANK|2,125|2025-09-16</t>
+          <t>BONOS|TELEFONICA EMISIONES|1,069|2024-02-05</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G444" s="2" t="n">
-        <v>5388000</v>
+        <v>5379000</v>
       </c>
       <c r="H444" s="3" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>XS1946004451</t>
+          <t>XS2531929094</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>TELEFONICA EMISIONES SAU</t>
+          <t>DANSKE MORTGAGE BANK PLC</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>BONOS|TELEFONICA EMISIONES|1,069|2024-02-05</t>
+          <t>CÉDULAS|DANSKE MORTGAGE BANK|2,125|2025-09-16</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G445" s="2" t="n">
-        <v>5379000</v>
+        <v>5388000</v>
       </c>
       <c r="H445" s="3" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>XS1679158094</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>RENTA|CAIXABANK SA|1,125|2023-01-12</t>
         </is>
@@ -17714,113 +17714,113 @@
       <c r="E454" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G454" s="2" t="n">
         <v>2856000</v>
       </c>
       <c r="H454" s="3" t="n">
         <v>0.32</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>IT0005363780</t>
+          <t>XS2055758804</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>INTESA SANPAOLO SPA</t>
+          <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>RENTA|INTESA SANPAOLO SPA|1,700|2024-03-13</t>
+          <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G455" s="2" t="n">
-        <v>2496000</v>
+        <v>2481000</v>
       </c>
       <c r="H455" s="3" t="n">
         <v>0.28</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>XS2055758804</t>
+          <t>IT0005363780</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>CAIXABANK SA</t>
+          <t>INTESA SANPAOLO SPA</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
+          <t>RENTA|INTESA SANPAOLO SPA|1,700|2024-03-13</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G456" s="2" t="n">
-        <v>2481000</v>
+        <v>2496000</v>
       </c>
       <c r="H456" s="3" t="n">
         <v>0.28</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>2022-12-31</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>XS2047500769</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>E.ON SE</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>BONOS|E.ON SE|2,256|2024-08-28</t>
         </is>
@@ -18968,113 +18968,113 @@
       <c r="E487" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G487" s="2" t="n">
         <v>6091000</v>
       </c>
       <c r="H487" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>2022-09-30</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>XS1716820029</t>
+          <t>XS1382368113</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>BARCLAYS PLC</t>
+          <t>NATWEST GROUP PLC</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>BONOS|BARCLAYS PLC|0,625|2023-11-14</t>
+          <t>RENTA|NATWEST GROUP PLC|2,500|2023-03-22</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G488" s="2" t="n">
-        <v>5877000</v>
+        <v>5892000</v>
       </c>
       <c r="H488" s="3" t="n">
         <v>0.85</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>2022-09-30</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>XS1382368113</t>
+          <t>XS1716820029</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>NATWEST GROUP PLC</t>
+          <t>BARCLAYS PLC</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>RENTA|NATWEST GROUP PLC|2,500|2023-03-22</t>
+          <t>BONOS|BARCLAYS PLC|0,625|2023-11-14</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G489" s="2" t="n">
-        <v>5892000</v>
+        <v>5877000</v>
       </c>
       <c r="H489" s="3" t="n">
         <v>0.85</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>2022-09-30</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>XS1265805090</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>GOLDMAN SACHS GROUP INC</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>RENTA|GOLDMAN SACHS GROUP|2,000|2023-07-27</t>
         </is>
@@ -19310,113 +19310,113 @@
       <c r="E496" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G496" s="2" t="n">
         <v>4502000</v>
       </c>
       <c r="H496" s="3" t="n">
         <v>0.65</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>2022-09-30</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>XS1882544627</t>
+          <t>DE0001030823</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>ING GROEP NV</t>
+          <t>GERMAN TREASURY BILL</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>RENTA|ING GROEP NV|1,000|2023-09-20</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|0,255|2023-03-22</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G497" s="2" t="n">
-        <v>4034000</v>
+        <v>3976000</v>
       </c>
       <c r="H497" s="3" t="n">
         <v>0.58</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>2022-09-30</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>DE0001030823</t>
+          <t>XS1882544627</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>GERMAN TREASURY BILL</t>
+          <t>ING GROEP NV</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|0,255|2023-03-22</t>
+          <t>RENTA|ING GROEP NV|1,000|2023-09-20</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Deuda pública menos de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G498" s="2" t="n">
-        <v>3976000</v>
+        <v>4034000</v>
       </c>
       <c r="H498" s="3" t="n">
         <v>0.58</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>2022-09-30</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>XS1109802568</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>VODAFONE GROUP PLC</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>BONOS|VODAFONE GROUP PLC|1,875|2025-09-11</t>
         </is>
@@ -20678,113 +20678,113 @@
       <c r="E532" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G532" s="2" t="n">
         <v>6450000</v>
       </c>
       <c r="H532" s="3" t="n">
         <v>0.89</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>2022-06-30</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>XS2028803984</t>
+          <t>ES0200002048</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>TORONTO-DOMINION BANK</t>
+          <t>ADIF ALTA VELOCIDAD</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
+          <t>RENTA|ADIF ALTA VELOCIDAD|0,950|2027-04-30</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G533" s="2" t="n">
-        <v>6392000</v>
+        <v>6401000</v>
       </c>
       <c r="H533" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>2022-06-30</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>ES0200002048</t>
+          <t>XS2028803984</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>ADIF ALTA VELOCIDAD</t>
+          <t>TORONTO-DOMINION BANK</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>RENTA|ADIF ALTA VELOCIDAD|0,950|2027-04-30</t>
+          <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G534" s="2" t="n">
-        <v>6401000</v>
+        <v>6392000</v>
       </c>
       <c r="H534" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>2022-06-30</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>XS2388187374</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
           <t>MIZUHO INTERNATIONAL PLC</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
           <t>BONOS|MIZUHO INTERNATIONAL|0,622|2023-09-22</t>
         </is>
@@ -22388,75 +22388,75 @@
       <c r="E577" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G577" s="2" t="n">
         <v>6718000</v>
       </c>
       <c r="H577" s="3" t="n">
         <v>0.89</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>XS2028803984</t>
+          <t>ES0200002048</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>TORONTO-DOMINION BANK</t>
+          <t>ADIF ALTA VELOCIDAD</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
+          <t>RENTA|ADIF ALTA VELOCIDAD|0,950|2027-04-30</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G578" s="2" t="n">
-        <v>6652000</v>
+        <v>6658000</v>
       </c>
       <c r="H578" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>XS1079726334</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>BANK OF AMERICA CORP</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
           <t>RENTA|BANK OF AMERICA CORP|2,375|2024-06-19</t>
         </is>
@@ -22464,75 +22464,75 @@
       <c r="E579" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G579" s="2" t="n">
         <v>6615000</v>
       </c>
       <c r="H579" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>ES0200002048</t>
+          <t>XS2028803984</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>ADIF ALTA VELOCIDAD</t>
+          <t>TORONTO-DOMINION BANK</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>RENTA|ADIF ALTA VELOCIDAD|0,950|2027-04-30</t>
+          <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G580" s="2" t="n">
-        <v>6658000</v>
+        <v>6652000</v>
       </c>
       <c r="H580" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>XS1876076040</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>BANCO DE SABADELL SA</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
           <t>RENTA|BANCO DE SABADELL SA|1,625|2024-03-07</t>
         </is>
@@ -22730,113 +22730,113 @@
       <c r="E586" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G586" s="2" t="n">
         <v>5681000</v>
       </c>
       <c r="H586" s="3" t="n">
         <v>0.75</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>XS1823532640</t>
+          <t>XS1679158094</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>BNP PARIBAS</t>
+          <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>RENTA|BNP PARIBAS SA|1,125|2023-11-22</t>
+          <t>RENTA|CAIXABANK SA|1,125|2023-01-12</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G587" s="2" t="n">
-        <v>5091000</v>
+        <v>5092000</v>
       </c>
       <c r="H587" s="3" t="n">
         <v>0.68</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>XS1679158094</t>
+          <t>XS1823532640</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>CAIXABANK SA</t>
+          <t>BNP PARIBAS</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>RENTA|CAIXABANK SA|1,125|2023-01-12</t>
+          <t>RENTA|BNP PARIBAS SA|1,125|2023-11-22</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G588" s="2" t="n">
-        <v>5092000</v>
+        <v>5091000</v>
       </c>
       <c r="H588" s="3" t="n">
         <v>0.68</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>XS2004795725</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>NN BANK NV NETHERLANDS</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
           <t>RENTA|NATIONALE-NEDERLANDE|0,375|2023-05-31</t>
         </is>
@@ -23262,113 +23262,113 @@
       <c r="E600" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G600" s="2" t="n">
         <v>2542000</v>
       </c>
       <c r="H600" s="3" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>XS2055758804</t>
+          <t>IT0005363780</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>CAIXABANK SA</t>
+          <t>INTESA SANPAOLO SPA</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
+          <t>RENTA|INTESA SANPAOLO SPA|1,700|2024-03-13</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G601" s="2" t="n">
-        <v>2573000</v>
+        <v>2554000</v>
       </c>
       <c r="H601" s="3" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>IT0005363780</t>
+          <t>XS2055758804</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>INTESA SANPAOLO SPA</t>
+          <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>RENTA|INTESA SANPAOLO SPA|1,700|2024-03-13</t>
+          <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G602" s="2" t="n">
-        <v>2554000</v>
+        <v>2573000</v>
       </c>
       <c r="H602" s="3" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>2022-03-31</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>XS1611042646</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>KELLOGG CO</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t>BONOS|KELLOGG CO|0,800|2022-11-17</t>
         </is>
@@ -24288,113 +24288,113 @@
       <c r="E627" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G627" s="2" t="n">
         <v>6515000</v>
       </c>
       <c r="H627" s="3" t="n">
         <v>0.9</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>XS2388187374</t>
+          <t>XS1517174626</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>MIZUHO INTERNATIONAL PLC</t>
+          <t>LLOYDS BANKING GROUP PLC</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>BONOS|MIZUHO INTERNATIONAL|0,212|2023-09-22</t>
+          <t>RENTA|LLOYDS BANKING GROUP|1,000|2023-11-09</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G628" s="2" t="n">
-        <v>6363000</v>
+        <v>6382000</v>
       </c>
       <c r="H628" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>XS1517174626</t>
+          <t>XS2388187374</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>LLOYDS BANKING GROUP PLC</t>
+          <t>MIZUHO INTERNATIONAL PLC</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>RENTA|LLOYDS BANKING GROUP|1,000|2023-11-09</t>
+          <t>BONOS|MIZUHO INTERNATIONAL|0,212|2023-09-22</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G629" s="2" t="n">
-        <v>6382000</v>
+        <v>6363000</v>
       </c>
       <c r="H629" s="3" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>XS1382368113</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
           <t>NATWEST GROUP PLC</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
           <t>RENTA|NATWEST GROUP PLC|2,500|2023-03-22</t>
         </is>
@@ -24478,113 +24478,113 @@
       <c r="E632" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G632" s="2" t="n">
         <v>5172000</v>
       </c>
       <c r="H632" s="3" t="n">
         <v>0.72</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>XS1679158094</t>
+          <t>XS1823532640</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>CAIXABANK SA</t>
+          <t>BNP PARIBAS</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>RENTA|CAIXABANK SA|1,125|2023-01-12</t>
+          <t>RENTA|BNP PARIBAS SA|1,125|2023-11-22</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G633" s="2" t="n">
-        <v>5105000</v>
+        <v>5135000</v>
       </c>
       <c r="H633" s="3" t="n">
         <v>0.71</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>XS1823532640</t>
+          <t>XS1679158094</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>BNP PARIBAS</t>
+          <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>RENTA|BNP PARIBAS SA|1,125|2023-11-22</t>
+          <t>RENTA|CAIXABANK SA|1,125|2023-01-12</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G634" s="2" t="n">
-        <v>5135000</v>
+        <v>5105000</v>
       </c>
       <c r="H634" s="3" t="n">
         <v>0.71</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>XS2004795725</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>NN BANK NV NETHERLANDS</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
           <t>RENTA|NATIONALE-NEDERLANDE|0,375|2023-05-31</t>
         </is>
@@ -24896,189 +24896,189 @@
       <c r="E643" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G643" s="2" t="n">
         <v>3163000</v>
       </c>
       <c r="H643" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>DE000A2R9ZT1</t>
+          <t>XS2199265617</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ INT FINCE</t>
+          <t>BAYER AG</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>RENTA|DAIMLER INTERNATIONA|0,250|2023-11-06</t>
+          <t>BONOS|BAYER AG|0,375|2024-07-06</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G644" s="2" t="n">
-        <v>2927000</v>
+        <v>2935000</v>
       </c>
       <c r="H644" s="3" t="n">
         <v>0.41</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>XS2199265617</t>
+          <t>DE000A2R9ZT1</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>BAYER AG</t>
+          <t>MERCEDES-BENZ INT FINCE</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>BONOS|BAYER AG|0,375|2024-07-06</t>
+          <t>RENTA|DAIMLER INTERNATIONA|0,250|2023-11-06</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G645" s="2" t="n">
-        <v>2935000</v>
+        <v>2927000</v>
       </c>
       <c r="H645" s="3" t="n">
         <v>0.41</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>XS2135361686</t>
+          <t>XS2055758804</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>UNITED MEXICAN STATES</t>
+          <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>BONOS|UNITED MEXICAN STATE|1,350|2027-09-18</t>
+          <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G646" s="2" t="n">
-        <v>2676000</v>
+        <v>2638000</v>
       </c>
       <c r="H646" s="3" t="n">
         <v>0.37</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>XS2055758804</t>
+          <t>XS2135361686</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>CAIXABANK SA</t>
+          <t>UNITED MEXICAN STATES</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
+          <t>BONOS|UNITED MEXICAN STATE|1,350|2027-09-18</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G647" s="2" t="n">
-        <v>2638000</v>
+        <v>2676000</v>
       </c>
       <c r="H647" s="3" t="n">
         <v>0.37</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>2021-12-31</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>IT0005363780</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>INTESA SANPAOLO SPA</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
           <t>RENTA|INTESA SANPAOLO SPA|1,700|2024-03-13</t>
         </is>
@@ -25808,189 +25808,189 @@
       <c r="E667" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G667" s="2" t="n">
         <v>7449000</v>
       </c>
       <c r="H667" s="3" t="n">
         <v>1.1</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>ES0200002048</t>
+          <t>XS2028803984</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>ADIF ALTA VELOCIDAD</t>
+          <t>TORONTO-DOMINION BANK</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>RENTA|ADIF ALTA VELOCIDAD|0,950|2027-04-30</t>
+          <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G668" s="2" t="n">
-        <v>7043000</v>
+        <v>7084000</v>
       </c>
       <c r="H668" s="3" t="n">
         <v>1.04</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>XS2028803984</t>
+          <t>ES0200002048</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>TORONTO-DOMINION BANK</t>
+          <t>ADIF ALTA VELOCIDAD</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>CÉDULAS|TORONTO-DOMINION BAN|0,100|2027-07-19</t>
+          <t>RENTA|ADIF ALTA VELOCIDAD|0,950|2027-04-30</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G669" s="2" t="n">
-        <v>7084000</v>
+        <v>7043000</v>
       </c>
       <c r="H669" s="3" t="n">
         <v>1.04</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>ES0513495UP8</t>
+          <t>XS1079726334</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>SANTANDER CONSUMER F</t>
+          <t>BANK OF AMERICA CORP</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>PAGARÉS|SANTANDER CONSUMER F|-0,370|2023-03-21</t>
+          <t>RENTA|BANK OF AMERICA CORP|2,375|2024-06-19</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G670" s="2" t="n">
-        <v>6737000</v>
+        <v>6749000</v>
       </c>
       <c r="H670" s="3" t="n">
         <v>0.99</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>XS1079726334</t>
+          <t>ES0513495UP8</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>BANK OF AMERICA CORP</t>
+          <t>SANTANDER CONSUMER F</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>RENTA|BANK OF AMERICA CORP|2,375|2024-06-19</t>
+          <t>PAGARÉS|SANTANDER CONSUMER F|-0,370|2023-03-21</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G671" s="2" t="n">
-        <v>6749000</v>
+        <v>6737000</v>
       </c>
       <c r="H671" s="3" t="n">
         <v>0.99</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>XS1876076040</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>BANCO DE SABADELL SA</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
           <t>RENTA|BANCO DE SABADELL SA|1,625|2024-03-07</t>
         </is>
@@ -26150,113 +26150,113 @@
       <c r="E676" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G676" s="2" t="n">
         <v>5935000</v>
       </c>
       <c r="H676" s="3" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>XS1111559768</t>
+          <t>XS1823532640</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>TOTALENERGIES CAPITAL</t>
+          <t>BNP PARIBAS</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>RENTA|TOTALENERGIES CAPITA|1,125|2022-03-18</t>
+          <t>RENTA|BNP PARIBAS SA|1,125|2023-11-22</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G677" s="2" t="n">
-        <v>5184000</v>
+        <v>5146000</v>
       </c>
       <c r="H677" s="3" t="n">
         <v>0.76</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>XS1823532640</t>
+          <t>XS1111559768</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>BNP PARIBAS</t>
+          <t>TOTALENERGIES CAPITAL</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>RENTA|BNP PARIBAS SA|1,125|2023-11-22</t>
+          <t>RENTA|TOTALENERGIES CAPITA|1,125|2022-03-18</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G678" s="2" t="n">
-        <v>5146000</v>
+        <v>5184000</v>
       </c>
       <c r="H678" s="3" t="n">
         <v>0.76</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>XS1679158094</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
           <t>RENTA|CAIXABANK SA|1,125|2023-01-12</t>
         </is>
@@ -26378,113 +26378,113 @@
       <c r="E682" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G682" s="2" t="n">
         <v>4547000</v>
       </c>
       <c r="H682" s="3" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>XS1754213947</t>
+          <t>XS0986194883</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>UNICREDIT SPA</t>
+          <t>INTESA SANPAOLO SPA</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>RENTA|UNICREDIT SPA|1,000|2023-01-18</t>
+          <t>RENTA|INTESA SANPAOLO SPA|4,000|2023-10-30</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G683" s="2" t="n">
-        <v>4472000</v>
+        <v>4501000</v>
       </c>
       <c r="H683" s="3" t="n">
         <v>0.66</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>XS0986194883</t>
+          <t>XS1754213947</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>INTESA SANPAOLO SPA</t>
+          <t>UNICREDIT SPA</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>RENTA|INTESA SANPAOLO SPA|4,000|2023-10-30</t>
+          <t>RENTA|UNICREDIT SPA|1,000|2023-01-18</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G684" s="2" t="n">
-        <v>4501000</v>
+        <v>4472000</v>
       </c>
       <c r="H684" s="3" t="n">
         <v>0.66</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>XS1980189028</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>PSA BANQUE FRANCE</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
           <t>BONOS|PSA BANQUE FRANCE SA|0,500|2022-04-12</t>
         </is>
@@ -26530,113 +26530,113 @@
       <c r="E686" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G686" s="2" t="n">
         <v>4134000</v>
       </c>
       <c r="H686" s="3" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>DE000A2RYD83</t>
+          <t>DE0001030344</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ INT FINCE</t>
+          <t>GERMAN TREASURY BILL</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|-0,669|2022-02-23</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G687" s="2" t="n">
-        <v>3987000</v>
+        <v>4024000</v>
       </c>
       <c r="H687" s="3" t="n">
         <v>0.59</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>DE0001030344</t>
+          <t>DE000A2RYD83</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>GERMAN TREASURY BILL</t>
+          <t>MERCEDES-BENZ INT FINCE</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|-0,669|2022-02-23</t>
+          <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
         </is>
       </c>
       <c r="E688" t="inlineStr">
         <is>
-          <t>Deuda pública menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G688" s="2" t="n">
-        <v>4024000</v>
+        <v>3987000</v>
       </c>
       <c r="H688" s="3" t="n">
         <v>0.59</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>XS1143486865</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>ASTRAZENECA PLC</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
           <t>RENTA|ASTRAZENECA PLC|0,875|2021-11-24</t>
         </is>
@@ -26644,113 +26644,113 @@
       <c r="E689" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F689" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G689" s="2" t="n">
         <v>4035000</v>
       </c>
       <c r="H689" s="3" t="n">
         <v>0.59</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>XS2384578824</t>
+          <t>XS1144086110</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>BANCO BILBAO VIZCAYA ARG</t>
+          <t>AT&amp;T INC</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>BONOS|BANCO BILBAO VIZCAYA|0,457|2023-09-09</t>
+          <t>BONOS|AT&amp;T INC|1,450|2022-06-01</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F690" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G690" s="2" t="n">
-        <v>3868000</v>
+        <v>3849000</v>
       </c>
       <c r="H690" s="3" t="n">
         <v>0.57</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>XS1144086110</t>
+          <t>XS2384578824</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>AT&amp;T INC</t>
+          <t>BANCO BILBAO VIZCAYA ARG</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>BONOS|AT&amp;T INC|1,450|2022-06-01</t>
+          <t>BONOS|BANCO BILBAO VIZCAYA|0,457|2023-09-09</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F691" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G691" s="2" t="n">
-        <v>3849000</v>
+        <v>3868000</v>
       </c>
       <c r="H691" s="3" t="n">
         <v>0.57</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>XS2020568734</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
           <t>SKANDINAVISKA ENSKILDA</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>RENTA|SKANDINAVISKA ENSKIL|0,050|2024-07-01</t>
         </is>
@@ -26796,113 +26796,113 @@
       <c r="E693" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F693" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G693" s="2" t="n">
         <v>3165000</v>
       </c>
       <c r="H693" s="3" t="n">
         <v>0.47</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>XS2199265617</t>
+          <t>DE000A2R9ZT1</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>BAYER AG</t>
+          <t>MERCEDES-BENZ INT FINCE</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>BONOS|BAYER AG|0,375|2024-07-06</t>
+          <t>RENTA|DAIMLER INTERNATIONA|0,250|2023-11-06</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F694" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G694" s="2" t="n">
-        <v>2942000</v>
+        <v>2930000</v>
       </c>
       <c r="H694" s="3" t="n">
         <v>0.43</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>DE000A2R9ZT1</t>
+          <t>XS2199265617</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ INT FINCE</t>
+          <t>BAYER AG</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>RENTA|DAIMLER INTERNATIONA|0,250|2023-11-06</t>
+          <t>BONOS|BAYER AG|0,375|2024-07-06</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F695" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G695" s="2" t="n">
-        <v>2930000</v>
+        <v>2942000</v>
       </c>
       <c r="H695" s="3" t="n">
         <v>0.43</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>2021-09-30</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>XS2135361686</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>UNITED MEXICAN STATES</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>BONOS|UNITED MEXICAN STATE|1,350|2027-09-18</t>
         </is>
@@ -27252,113 +27252,113 @@
       <c r="E705" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F705" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G705" s="2" t="n">
         <v>30987000</v>
       </c>
       <c r="H705" s="3" t="n">
         <v>5.12</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>ES0L02112107</t>
+          <t>ES0L02203047</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>SPAIN LETRAS DEL TESORO</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>LETRAS|KINGDOM OF SPAIN|-0,515|2021-12-10</t>
+          <t>LETRAS|KINGDOM OF SPAIN|-0,498|2022-03-04</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
           <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F706" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G706" s="2" t="n">
-        <v>30123000</v>
+        <v>30156000</v>
       </c>
       <c r="H706" s="3" t="n">
         <v>4.98</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>ES0L02203047</t>
+          <t>ES0L02112107</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>SPAIN LETRAS DEL TESORO</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>LETRAS|KINGDOM OF SPAIN|-0,498|2022-03-04</t>
+          <t>LETRAS|KINGDOM OF SPAIN|-0,515|2021-12-10</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
           <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F707" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G707" s="2" t="n">
-        <v>30156000</v>
+        <v>30123000</v>
       </c>
       <c r="H707" s="3" t="n">
         <v>4.98</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>IT0005449969</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>BUONI POLIENNALI DEL TES</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>DEUDA|REPUBLIC OF ITALY|0,950|2031-12-01</t>
         </is>
@@ -28658,113 +28658,113 @@
       <c r="E742" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G742" s="2" t="n">
         <v>2968000</v>
       </c>
       <c r="H742" s="3" t="n">
         <v>0.49</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>FR0014001NN8</t>
+          <t>XS2135361686</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>FRANCE (GOVT OF)</t>
+          <t>UNITED MEXICAN STATES</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>DEUDA|FRENCH REPUBLIC|0,500|2072-05-25</t>
+          <t>BONOS|UNITED MEXICAN STATE|1,350|2027-09-18</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F743" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G743" s="2" t="n">
-        <v>2710000</v>
+        <v>2724000</v>
       </c>
       <c r="H743" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>XS2135361686</t>
+          <t>FR0014001NN8</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>UNITED MEXICAN STATES</t>
+          <t>FRANCE (GOVT OF)</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>BONOS|UNITED MEXICAN STATE|1,350|2027-09-18</t>
+          <t>DEUDA|FRENCH REPUBLIC|0,500|2072-05-25</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F744" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G744" s="2" t="n">
-        <v>2724000</v>
+        <v>2710000</v>
       </c>
       <c r="H744" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>2021-06-30</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>XS2055758804</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>CAIXABANK SA</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
           <t>RENTA|CAIXABANK SA|0,625|2024-10-01</t>
         </is>
@@ -29152,113 +29152,113 @@
       <c r="E755" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F755" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G755" s="2" t="n">
         <v>31132000</v>
       </c>
       <c r="H755" s="3" t="n">
         <v>5.19</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>ES0L02112107</t>
+          <t>ES0L02203047</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
           <t>SPAIN LETRAS DEL TESORO</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>LETRAS|KINGDOM OF SPAIN|-0,515|2021-12-10</t>
+          <t>LETRAS|KINGDOM OF SPAIN|-0,498|2022-03-04</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
           <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F756" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G756" s="2" t="n">
-        <v>30115000</v>
+        <v>30150000</v>
       </c>
       <c r="H756" s="3" t="n">
         <v>5.02</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>ES0L02203047</t>
+          <t>ES0L02112107</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>SPAIN LETRAS DEL TESORO</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>LETRAS|KINGDOM OF SPAIN|-0,498|2022-03-04</t>
+          <t>LETRAS|KINGDOM OF SPAIN|-0,515|2021-12-10</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
           <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F757" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G757" s="2" t="n">
-        <v>30150000</v>
+        <v>30115000</v>
       </c>
       <c r="H757" s="3" t="n">
         <v>5.02</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>DE0001141836</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>BUNDESOBLIGATION</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
           <t>DEUDA|FEDERAL REPUBLIC OF|-0,598|2026-04-10</t>
         </is>
@@ -30102,189 +30102,189 @@
       <c r="E780" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F780" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G780" s="2" t="n">
         <v>4162000</v>
       </c>
       <c r="H780" s="3" t="n">
         <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>DE000A2RYD83</t>
+          <t>DE000A1ZZ010</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ INT FINCE</t>
+          <t>BMW US CAPITAL LLC</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
+          <t>RENTA|BMW US CAPITAL LLC|0,625|2022-04-20</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F781" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G781" s="2" t="n">
-        <v>4015000</v>
+        <v>3992000</v>
       </c>
       <c r="H781" s="3" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>DE0001030203</t>
+          <t>DE000A2RYD83</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>GERMAN TREASURY BILL</t>
+          <t>MERCEDES-BENZ INT FINCE</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|-0,753|2021-04-14</t>
+          <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
         </is>
       </c>
       <c r="E782" t="inlineStr">
         <is>
-          <t>Deuda pública menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F782" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G782" s="2" t="n">
-        <v>4013000</v>
+        <v>4015000</v>
       </c>
       <c r="H782" s="3" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>XS1143486865</t>
+          <t>DE0001030203</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>ASTRAZENECA PLC</t>
+          <t>GERMAN TREASURY BILL</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>RENTA|ASTRAZENECA PLC|0,875|2021-11-24</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|-0,753|2021-04-14</t>
         </is>
       </c>
       <c r="E783" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F783" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G783" s="2" t="n">
-        <v>4048000</v>
+        <v>4013000</v>
       </c>
       <c r="H783" s="3" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>DE000A1ZZ010</t>
+          <t>XS1143486865</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>BMW US CAPITAL LLC</t>
+          <t>ASTRAZENECA PLC</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>RENTA|BMW US CAPITAL LLC|0,625|2022-04-20</t>
+          <t>RENTA|ASTRAZENECA PLC|0,875|2021-11-24</t>
         </is>
       </c>
       <c r="E784" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F784" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G784" s="2" t="n">
-        <v>3992000</v>
+        <v>4048000</v>
       </c>
       <c r="H784" s="3" t="n">
         <v>0.67</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>2021-03-31</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>IT0005438004</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>BUONI POLIENNALI DEL TES</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
           <t>DEUDA|REPUBLIC OF ITALY|1,500|2045-04-30</t>
         </is>
@@ -31812,113 +31812,113 @@
       <c r="E825" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F825" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G825" s="2" t="n">
         <v>6810000</v>
       </c>
       <c r="H825" s="3" t="n">
         <v>1.14</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>XS2055663764</t>
+          <t>IT0005425233</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>AUCKLAND COUNCIL</t>
+          <t>BUONI POLIENNALI DEL TES</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>BONOS/OBLIGA.|AUCKLAND COUNCIL|0,125|2029-09-26</t>
+          <t>DEUDA|REPUBLIC OF ITALY|1,700|2051-09-01</t>
         </is>
       </c>
       <c r="E826" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F826" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G826" s="2" t="n">
-        <v>6336000</v>
+        <v>6347000</v>
       </c>
       <c r="H826" s="3" t="n">
         <v>1.06</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>IT0005425233</t>
+          <t>XS2055663764</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>BUONI POLIENNALI DEL TES</t>
+          <t>AUCKLAND COUNCIL</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>DEUDA|REPUBLIC OF ITALY|1,700|2051-09-01</t>
+          <t>BONOS/OBLIGA.|AUCKLAND COUNCIL|0,125|2029-09-26</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F827" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G827" s="2" t="n">
-        <v>6347000</v>
+        <v>6336000</v>
       </c>
       <c r="H827" s="3" t="n">
         <v>1.06</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>XS1111559768</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
           <t>TOTALENERGIES CAPITAL</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
           <t>RENTA|TOTAL CAPITAL CANADA|1,125|2022-03-18</t>
         </is>
@@ -32344,113 +32344,113 @@
       <c r="E839" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F839" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G839" s="2" t="n">
         <v>3028000</v>
       </c>
       <c r="H839" s="3" t="n">
         <v>0.51</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>FR0013422003</t>
+          <t>XS1023268573</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
-          <t>SOCIETE GENERALE</t>
+          <t>BAYER AG</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
+          <t>BONOS|BAYER AG|1,875|2021-01-25</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F840" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G840" s="2" t="n">
-        <v>2985000</v>
+        <v>3019000</v>
       </c>
       <c r="H840" s="3" t="n">
         <v>0.5</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>XS1023268573</t>
+          <t>FR0013422003</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
-          <t>BAYER AG</t>
+          <t>SOCIETE GENERALE</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>BONOS|BAYER AG|1,875|2021-01-25</t>
+          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
         </is>
       </c>
       <c r="E841" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F841" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G841" s="2" t="n">
-        <v>3019000</v>
+        <v>2985000</v>
       </c>
       <c r="H841" s="3" t="n">
         <v>0.5</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>XS1865186594</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t>VOLKSWAGEN LEASING GMBH</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
           <t>RENTA|VOLKSWAGEN LEASING G|0,250|2021-02-16</t>
         </is>
@@ -32648,113 +32648,113 @@
       <c r="E847" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F847" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G847" s="2" t="n">
         <v>2059000</v>
       </c>
       <c r="H847" s="3" t="n">
         <v>0.34</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>XS0817639924</t>
+          <t>XS1411403709</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>WELLS FARGO &amp; COMPANY</t>
+          <t>ASTRAZENECA PLC</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>RENTA|WELLS FARGO &amp; CO|2,625|2022-08-16</t>
+          <t>BONOS|ASTRAZENECA PLC|0,250|2021-05-12</t>
         </is>
       </c>
       <c r="E848" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F848" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G848" s="2" t="n">
-        <v>1963000</v>
+        <v>1996000</v>
       </c>
       <c r="H848" s="3" t="n">
         <v>0.33</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>XS1411403709</t>
+          <t>XS0817639924</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>ASTRAZENECA PLC</t>
+          <t>WELLS FARGO &amp; COMPANY</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>BONOS|ASTRAZENECA PLC|0,250|2021-05-12</t>
+          <t>RENTA|WELLS FARGO &amp; CO|2,625|2022-08-16</t>
         </is>
       </c>
       <c r="E849" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F849" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G849" s="2" t="n">
-        <v>1996000</v>
+        <v>1963000</v>
       </c>
       <c r="H849" s="3" t="n">
         <v>0.33</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
           <t>2020-12-31</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t>DE000A194DC1</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t>DAIMLER INTL FINANCE BV</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
           <t>RENTA|DAIMLER INTERNATIONA|0,250|2021-08-09</t>
         </is>
@@ -34206,75 +34206,75 @@
       <c r="E888" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F888" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G888" s="2" t="n">
         <v>4052000</v>
       </c>
       <c r="H888" s="3" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>DE0001137883</t>
+          <t>DE000A1ZZ010</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>GERMAN TREASURY BILL</t>
+          <t>BMW US CAPITAL LLC</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|-0,562|2020-11-04</t>
+          <t>RENTA|BMW US CAPITAL LLC|0,625|2022-04-20</t>
         </is>
       </c>
       <c r="E889" t="inlineStr">
         <is>
-          <t>Deuda pública menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F889" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G889" s="2" t="n">
-        <v>4009000</v>
+        <v>4020000</v>
       </c>
       <c r="H889" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t>DE000A2RYD83</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t>MERCEDES-BENZ INT FINCE</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
           <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
         </is>
@@ -34282,75 +34282,75 @@
       <c r="E890" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F890" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G890" s="2" t="n">
         <v>4027000</v>
       </c>
       <c r="H890" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>DE000A1ZZ010</t>
+          <t>DE0001137883</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>BMW US CAPITAL LLC</t>
+          <t>GERMAN TREASURY BILL</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>RENTA|BMW US CAPITAL LLC|0,625|2022-04-20</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|-0,562|2020-11-04</t>
         </is>
       </c>
       <c r="E891" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F891" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G891" s="2" t="n">
-        <v>4020000</v>
+        <v>4009000</v>
       </c>
       <c r="H891" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t>XS1144086110</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
           <t>AT&amp;T INC</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
           <t>BONOS|AT&amp;T INC|1,450|2022-06-01</t>
         </is>
@@ -34510,189 +34510,189 @@
       <c r="E896" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F896" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G896" s="2" t="n">
         <v>3046000</v>
       </c>
       <c r="H896" s="3" t="n">
         <v>0.46</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>XS1856833543</t>
+          <t>XS1411403709</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>BANQUE FED CRED MUTUEL</t>
+          <t>ASTRAZENECA PLC</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>RENTA|BANQUE FEDERATIVE DU|0,500|2022-11-16</t>
+          <t>BONOS|ASTRAZENECA PLC|0,250|2021-05-12</t>
         </is>
       </c>
       <c r="E897" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F897" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G897" s="2" t="n">
-        <v>3030000</v>
+        <v>2999000</v>
       </c>
       <c r="H897" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>FR0013422003</t>
+          <t>XS1023268573</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>SOCIETE GENERALE</t>
+          <t>BAYER AG</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
+          <t>BONOS|BAYER AG|1,875|2021-01-25</t>
         </is>
       </c>
       <c r="E898" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F898" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G898" s="2" t="n">
-        <v>2986000</v>
+        <v>3024000</v>
       </c>
       <c r="H898" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>XS1411403709</t>
+          <t>XS1856833543</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>ASTRAZENECA PLC</t>
+          <t>BANQUE FED CRED MUTUEL</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>BONOS|ASTRAZENECA PLC|0,250|2021-05-12</t>
+          <t>RENTA|BANQUE FEDERATIVE DU|0,500|2022-11-16</t>
         </is>
       </c>
       <c r="E899" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F899" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G899" s="2" t="n">
-        <v>2999000</v>
+        <v>3030000</v>
       </c>
       <c r="H899" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>XS1023268573</t>
+          <t>FR0013422003</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>BAYER AG</t>
+          <t>SOCIETE GENERALE</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>BONOS|BAYER AG|1,875|2021-01-25</t>
+          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
         </is>
       </c>
       <c r="E900" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F900" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G900" s="2" t="n">
-        <v>3024000</v>
+        <v>2986000</v>
       </c>
       <c r="H900" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>2020-09-30</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>XS1865186594</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t>VOLKSWAGEN LEASING GMBH</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
           <t>RENTA|VOLKSWAGEN LEASING G|0,250|2021-02-16</t>
         </is>
@@ -35270,113 +35270,113 @@
       <c r="E916" t="inlineStr">
         <is>
           <t>Adquisición temporal de activos</t>
         </is>
       </c>
       <c r="F916" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G916" s="2" t="n">
         <v>19000000</v>
       </c>
       <c r="H916" s="3" t="n">
         <v>2.86</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>DE0001104792</t>
+          <t>XS1706963284</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>BUNDESSCHATZANWEISUNGEN</t>
+          <t>BANK OF MONTREAL</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>DEUDA|FEDERAL REPUBLIC OF|-0,692|2022-03-11</t>
+          <t>CÉDULAS|BANK OF MONTREAL|0,200|2023-01-26</t>
         </is>
       </c>
       <c r="E917" t="inlineStr">
         <is>
-          <t>Deuda pública más de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F917" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G917" s="2" t="n">
-        <v>18218000</v>
+        <v>18216000</v>
       </c>
       <c r="H917" s="3" t="n">
         <v>2.74</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>XS1706963284</t>
+          <t>DE0001104792</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>BANK OF MONTREAL</t>
+          <t>BUNDESSCHATZANWEISUNGEN</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>CÉDULAS|BANK OF MONTREAL|0,200|2023-01-26</t>
+          <t>DEUDA|FEDERAL REPUBLIC OF|-0,692|2022-03-11</t>
         </is>
       </c>
       <c r="E918" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F918" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G918" s="2" t="n">
-        <v>18216000</v>
+        <v>18218000</v>
       </c>
       <c r="H918" s="3" t="n">
         <v>2.74</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>AT0000A28KX7</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
           <t>REPUBLIC OF AUSTRIA</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
           <t>DEUDA|REPUBLIC OF AUSTRIA|-0,670|2024-07-15</t>
         </is>
@@ -35764,113 +35764,113 @@
       <c r="E929" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F929" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G929" s="2" t="n">
         <v>6964000</v>
       </c>
       <c r="H929" s="3" t="n">
         <v>1.05</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>XS1690133811</t>
+          <t>NO0010870777</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>SANTAN CONSUMER FINANCE</t>
+          <t>NORWEGIAN T-BILL</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>RENTA|SANTANDER CONSUMER F|0,500|2021-10-04</t>
+          <t>LETRAS|KINGDOM OF NORWAY|0,010|2020-12-16</t>
         </is>
       </c>
       <c r="E930" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F930" t="inlineStr">
         <is>
-          <t>EUR</t>
+          <t>NOK</t>
         </is>
       </c>
       <c r="G930" s="2" t="n">
-        <v>6621000</v>
+        <v>6620000</v>
       </c>
       <c r="H930" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>NO0010870777</t>
+          <t>XS1690133811</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>NORWEGIAN T-BILL</t>
+          <t>SANTAN CONSUMER FINANCE</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>LETRAS|KINGDOM OF NORWAY|0,010|2020-12-16</t>
+          <t>RENTA|SANTANDER CONSUMER F|0,500|2021-10-04</t>
         </is>
       </c>
       <c r="E931" t="inlineStr">
         <is>
-          <t>Deuda pública menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F931" t="inlineStr">
         <is>
-          <t>NOK</t>
+          <t>EUR</t>
         </is>
       </c>
       <c r="G931" s="2" t="n">
-        <v>6620000</v>
+        <v>6621000</v>
       </c>
       <c r="H931" s="3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>XS1197351577</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>INTESA SANPAOLO SPA</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
           <t>RENTA|INTESA SANPAOLO SPA|1,125|2022-03-04</t>
         </is>
@@ -36182,189 +36182,189 @@
       <c r="E940" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F940" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G940" s="2" t="n">
         <v>4118000</v>
       </c>
       <c r="H940" s="3" t="n">
         <v>0.62</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>DE000A1ZZ010</t>
+          <t>XS1143486865</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>BMW US CAPITAL LLC</t>
+          <t>ASTRAZENECA PLC</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t>RENTA|BMW US CAPITAL LLC|0,625|2022-04-20</t>
+          <t>RENTA|ASTRAZENECA PLC|0,875|2021-11-24</t>
         </is>
       </c>
       <c r="E941" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F941" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G941" s="2" t="n">
-        <v>4019000</v>
+        <v>4049000</v>
       </c>
       <c r="H941" s="3" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>XS1143486865</t>
+          <t>DE000A1ZZ010</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>ASTRAZENECA PLC</t>
+          <t>BMW US CAPITAL LLC</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>RENTA|ASTRAZENECA PLC|0,875|2021-11-24</t>
+          <t>RENTA|BMW US CAPITAL LLC|0,625|2022-04-20</t>
         </is>
       </c>
       <c r="E942" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F942" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G942" s="2" t="n">
-        <v>4049000</v>
+        <v>4019000</v>
       </c>
       <c r="H942" s="3" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>DE0001137883</t>
+          <t>DE000A2RYD83</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>GERMAN TREASURY BILL</t>
+          <t>MERCEDES-BENZ INT FINCE</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>LETRAS|FEDERAL REPUBLIC OF|-0,562|2020-11-04</t>
+          <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
         </is>
       </c>
       <c r="E943" t="inlineStr">
         <is>
-          <t>Deuda pública menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F943" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G943" s="2" t="n">
-        <v>4009000</v>
+        <v>3980000</v>
       </c>
       <c r="H943" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>DE000A2RYD83</t>
+          <t>DE0001137883</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ INT FINCE</t>
+          <t>GERMAN TREASURY BILL</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>RENTA|DAIMLER INTERNATIONA|0,625|2023-02-27</t>
+          <t>LETRAS|FEDERAL REPUBLIC OF|-0,562|2020-11-04</t>
         </is>
       </c>
       <c r="E944" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Deuda pública menos de un año</t>
         </is>
       </c>
       <c r="F944" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G944" s="2" t="n">
-        <v>3980000</v>
+        <v>4009000</v>
       </c>
       <c r="H944" s="3" t="n">
         <v>0.6</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>XS1144086110</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
           <t>AT&amp;T INC</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
           <t>BONOS|AT&amp;T INC|1,450|2022-06-01</t>
         </is>
@@ -36524,113 +36524,113 @@
       <c r="E949" t="inlineStr">
         <is>
           <t>Deuda pública más de un año</t>
         </is>
       </c>
       <c r="F949" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G949" s="2" t="n">
         <v>3137000</v>
       </c>
       <c r="H949" s="3" t="n">
         <v>0.47</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>XS1035751764</t>
+          <t>XS1023268573</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>BARCLAYS BANK PLC</t>
+          <t>BAYER AG</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t>RENTA|BARCLAYS BANK PLC|2,125|2021-02-24</t>
+          <t>BONOS|BAYER AG|1,875|2021-01-25</t>
         </is>
       </c>
       <c r="E950" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F950" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G950" s="2" t="n">
-        <v>3046000</v>
+        <v>3021000</v>
       </c>
       <c r="H950" s="3" t="n">
         <v>0.46</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>XS1023268573</t>
+          <t>XS1035751764</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>BAYER AG</t>
+          <t>BARCLAYS BANK PLC</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>BONOS|BAYER AG|1,875|2021-01-25</t>
+          <t>RENTA|BARCLAYS BANK PLC|2,125|2021-02-24</t>
         </is>
       </c>
       <c r="E951" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F951" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G951" s="2" t="n">
-        <v>3021000</v>
+        <v>3046000</v>
       </c>
       <c r="H951" s="3" t="n">
         <v>0.46</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>XS0951216083</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>ORACLE CORP</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
           <t>BONOS|ORACLE CORP|2,250|2021-01-10</t>
         </is>
@@ -36638,189 +36638,189 @@
       <c r="E952" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F952" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G952" s="2" t="n">
         <v>3046000</v>
       </c>
       <c r="H952" s="3" t="n">
         <v>0.46</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>XS1865186594</t>
+          <t>XS1856833543</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>VOLKSWAGEN LEASING GMBH</t>
+          <t>BANQUE FED CRED MUTUEL</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t>RENTA|VOLKSWAGEN LEASING G|0,250|2021-02-16</t>
+          <t>RENTA|BANQUE FEDERATIVE DU|0,500|2022-11-16</t>
         </is>
       </c>
       <c r="E953" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F953" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G953" s="2" t="n">
-        <v>2973000</v>
+        <v>3020000</v>
       </c>
       <c r="H953" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>XS1856833543</t>
+          <t>XS1865186594</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>BANQUE FED CRED MUTUEL</t>
+          <t>VOLKSWAGEN LEASING GMBH</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>RENTA|BANQUE FEDERATIVE DU|0,500|2022-11-16</t>
+          <t>RENTA|VOLKSWAGEN LEASING G|0,250|2021-02-16</t>
         </is>
       </c>
       <c r="E954" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F954" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G954" s="2" t="n">
-        <v>3020000</v>
+        <v>2973000</v>
       </c>
       <c r="H954" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>XS1411403709</t>
+          <t>FR0013422003</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>ASTRAZENECA PLC</t>
+          <t>SOCIETE GENERALE</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>BONOS|ASTRAZENECA PLC|0,250|2021-05-12</t>
+          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
         </is>
       </c>
       <c r="E955" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F955" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G955" s="2" t="n">
-        <v>3000000</v>
+        <v>2980000</v>
       </c>
       <c r="H955" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>FR0013422003</t>
+          <t>XS1411403709</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>SOCIETE GENERALE</t>
+          <t>ASTRAZENECA PLC</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
+          <t>BONOS|ASTRAZENECA PLC|0,250|2021-05-12</t>
         </is>
       </c>
       <c r="E956" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F956" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G956" s="2" t="n">
-        <v>2980000</v>
+        <v>3000000</v>
       </c>
       <c r="H956" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>2020-06-30</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>DE000A194DC1</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
           <t>DAIMLER INTL FINANCE BV</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
           <t>RENTA|DAIMLER INTERNATIONA|0,250|2021-08-09</t>
         </is>
@@ -38652,151 +38652,151 @@
       <c r="E1005" t="inlineStr">
         <is>
           <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F1005" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G1005" s="2" t="n">
         <v>3024000</v>
       </c>
       <c r="H1005" s="3" t="n">
         <v>0.45</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
           <t>2020-03-31</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>XS1865186594</t>
+          <t>XS1856833543</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>VOLKSWAGEN LEASING GMBH</t>
+          <t>BANQUE FED CRED MUTUEL</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t>RENTA|VOLKSWAGEN LEASING G|0,250|2021-02-16</t>
+          <t>RENTA|BANQUE FEDERATIVE DU|0,500|2022-11-16</t>
         </is>
       </c>
       <c r="E1006" t="inlineStr">
         <is>
-          <t>Renta fija cotizada menos de un año</t>
+          <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F1006" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G1006" s="2" t="n">
-        <v>2928000</v>
+        <v>2948000</v>
       </c>
       <c r="H1006" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
           <t>2020-03-31</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>XS1856833543</t>
+          <t>FR0013422003</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>BANQUE FED CRED MUTUEL</t>
+          <t>SOCIETE GENERALE</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>RENTA|BANQUE FEDERATIVE DU|0,500|2022-11-16</t>
+          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
         </is>
       </c>
       <c r="E1007" t="inlineStr">
         <is>
           <t>Renta fija cotizada más de un año</t>
         </is>
       </c>
       <c r="F1007" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G1007" s="2" t="n">
-        <v>2948000</v>
+        <v>2927000</v>
       </c>
       <c r="H1007" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
           <t>2020-03-31</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>FR0013422003</t>
+          <t>XS1865186594</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>SOCIETE GENERALE</t>
+          <t>VOLKSWAGEN LEASING GMBH</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>RENTA|SOCIETE GENERALE SA|1,300|2022-05-27</t>
+          <t>RENTA|VOLKSWAGEN LEASING G|0,250|2021-02-16</t>
         </is>
       </c>
       <c r="E1008" t="inlineStr">
         <is>
-          <t>Renta fija cotizada más de un año</t>
+          <t>Renta fija cotizada menos de un año</t>
         </is>
       </c>
       <c r="F1008" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="G1008" s="2" t="n">
-        <v>2927000</v>
+        <v>2928000</v>
       </c>
       <c r="H1008" s="3" t="n">
         <v>0.44</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>2020-03-31</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>ES00000128P8</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
           <t>BONOS Y OBLIG DEL ESTADO</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
           <t>DEUDA|KINGDOM OF SPAIN|1,500|2027-04-30</t>
         </is>