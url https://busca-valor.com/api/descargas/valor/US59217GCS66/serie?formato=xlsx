--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -623,51 +623,51 @@
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="100" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>BuscaValor</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Serie de US59217GCS66 en los fondos españoles</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Descargado</t>
         </is>
       </c>
       <c r="B2" s="5" t="inlineStr">
         <is>
-          <t>2026-10-22</t>
+          <t>2026-10-23</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Fuente</t>
         </is>
       </c>
       <c r="B3" s="5" t="inlineStr">
         <is>
           <t>Informes periódicos de las IIC depositados en la CNMV</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Aviso</t>
         </is>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <t>Datos de los informes periódicos que las gestoras depositan en la CNMV, agrupados por BuscaValor. La clasificación de compras y ventas y las compras netas se calculan descontando el efecto precio; las cotizaciones usadas para ello no se incluyen. Información con fines exclusivamente informativos: no es una recomendación de inversión ni una oferta de compra o venta de ningún valor.</t>
         </is>